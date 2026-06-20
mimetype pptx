--- v0 (2026-04-22)
+++ v1 (2026-06-20)
@@ -17,196 +17,207 @@
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/tags/tag2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-  <Override PartName="/ppt/tags/tag48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" embedTrueTypeFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId30"/>
+    <p:notesMasterId r:id="rId33"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId31"/>
+    <p:handoutMasterId r:id="rId34"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="383" r:id="rId6"/>
-    <p:sldId id="2147473803" r:id="rId7"/>
-[...21 lines deleted...]
-    <p:sldId id="379" r:id="rId29"/>
+    <p:sldId id="346" r:id="rId7"/>
+    <p:sldId id="275" r:id="rId8"/>
+    <p:sldId id="2147473805" r:id="rId9"/>
+    <p:sldId id="259" r:id="rId10"/>
+    <p:sldId id="2147473806" r:id="rId11"/>
+    <p:sldId id="371" r:id="rId12"/>
+    <p:sldId id="2147483639" r:id="rId13"/>
+    <p:sldId id="2147483642" r:id="rId14"/>
+    <p:sldId id="315" r:id="rId15"/>
+    <p:sldId id="373" r:id="rId16"/>
+    <p:sldId id="317" r:id="rId17"/>
+    <p:sldId id="2147483643" r:id="rId18"/>
+    <p:sldId id="307" r:id="rId19"/>
+    <p:sldId id="324" r:id="rId20"/>
+    <p:sldId id="372" r:id="rId21"/>
+    <p:sldId id="378" r:id="rId22"/>
+    <p:sldId id="362" r:id="rId23"/>
+    <p:sldId id="333" r:id="rId24"/>
+    <p:sldId id="271" r:id="rId25"/>
+    <p:sldId id="2147483644" r:id="rId26"/>
+    <p:sldId id="302" r:id="rId27"/>
+    <p:sldId id="280" r:id="rId28"/>
+    <p:sldId id="329" r:id="rId29"/>
+    <p:sldId id="380" r:id="rId30"/>
+    <p:sldId id="381" r:id="rId31"/>
+    <p:sldId id="379" r:id="rId32"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="7010400" cy="9296400"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Delivery" panose="020B0604020202020204" charset="0"/>
-      <p:regular r:id="rId32"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId35"/>
+      <p:regular r:id="rId35"/>
+      <p:bold r:id="rId36"/>
+      <p:italic r:id="rId37"/>
+      <p:boldItalic r:id="rId38"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:custDataLst>
-    <p:tags r:id="rId36"/>
+    <p:tags r:id="rId39"/>
   </p:custDataLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="de-DE"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -409,60 +420,51 @@
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{1CE4888C-17CB-C9F3-39B0-52269D2A1826}" v="338" dt="2023-11-28T13:45:58.028"/>
-[...8 lines deleted...]
-    <p1510:client id="{A42BB2D9-8B69-992C-5B06-17EA0B465492}" v="5" dt="2023-12-04T20:45:42.177"/>
+    <p1510:client id="{00B51C42-886C-4B5B-887A-6F1D24AF371A}" v="4" dt="2025-10-30T21:01:30.966"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{E969EC77-1B40-4C77-A995-AF05D22D4D0E}" styleName="DPDHL Table White BG">
     <a:tblBg>
       <a:fill>
         <a:noFill/>
       </a:fill>
     </a:tblBg>
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor"/>
         <a:schemeClr val="accent2"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:left>
           <a:right>
@@ -865,102 +867,115 @@
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr>
+    <p:restoredLeft sz="15620"/>
+    <p:restoredTop sz="94660"/>
+  </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="1" d="2"/>
-          <a:sy n="1" d="2"/>
+          <a:sx n="119" d="100"/>
+          <a:sy n="119" d="100"/>
         </p:scale>
-        <p:origin x="0" y="0"/>
+        <p:origin x="418" y="101"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="702"/>
         <p:guide orient="horz" pos="3027"/>
         <p:guide orient="horz" pos="166"/>
         <p:guide orient="horz" pos="573"/>
         <p:guide orient="horz" pos="2765"/>
         <p:guide orient="horz" pos="480"/>
         <p:guide orient="horz" pos="303"/>
         <p:guide orient="horz" pos="3128"/>
         <p:guide orient="horz" pos="2528"/>
         <p:guide pos="2812"/>
         <p:guide pos="5646"/>
         <p:guide pos="261"/>
         <p:guide pos="2949"/>
         <p:guide pos="113"/>
         <p:guide pos="5500"/>
         <p:guide pos="5281"/>
         <p:guide orient="horz" pos="690"/>
         <p:guide orient="horz" pos="689"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="1" d="2"/>
           <a:sy n="1" d="2"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2928"/>
         <p:guide pos="2208"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId41" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -1012,51 +1027,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3624800" y="0"/>
             <a:ext cx="3385600" cy="475800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="183420" tIns="183420" rIns="183420" bIns="0" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{19D11D04-14B6-471D-A1D6-B426EF7888B1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr/>
-              <a:t>12/4/2023</a:t>
+              <a:t>10/30/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Fußzeilenplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8747400"/>
             <a:ext cx="3385600" cy="549000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -1208,51 +1223,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3624800" y="0"/>
             <a:ext cx="3385600" cy="549000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="183420" tIns="183420" rIns="183420" bIns="0" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200" b="0">
                 <a:latin typeface="Delivery" panose="020F0503020204020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Delivery" panose="020F0503020204020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{2636F879-443D-410F-A2CF-15E984F48DC2}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>12/4/2023</a:t>
+              <a:t>10/30/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Folienbildplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="406400" y="696913"/>
             <a:ext cx="6197600" cy="3486150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1517,51 +1532,63 @@
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -1656,51 +1683,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="406400" y="696913"/>
             <a:ext cx="6197600" cy="3486150"/>
           </a:xfrm>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1223"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
@@ -1749,86 +1776,86 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Notice </a:t>
             </a:r>
             <a:fld id="{AE19FBA5-BE7F-4824-B54D-C07EBA2A4967}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2727788727"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1013134383"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1838,86 +1865,573 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...6 lines deleted...]
-              <a:t>4</a:t>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{4B753AD6-CEF2-4FD5-AABC-FCC5FC528AD2}" type="slidenum">
+              <a:rPr kumimoji="0" lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Delivery"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr kumimoji="0" lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Delivery"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1013134383"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1364521510"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{4B753AD6-CEF2-4FD5-AABC-FCC5FC528AD2}" type="slidenum">
+              <a:rPr kumimoji="0" lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Delivery"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr kumimoji="0" lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Delivery"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="23281014"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{4B753AD6-CEF2-4FD5-AABC-FCC5FC528AD2}" type="slidenum">
+              <a:rPr kumimoji="0" lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Delivery"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr kumimoji="0" lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Delivery"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2293639525"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{4B753AD6-CEF2-4FD5-AABC-FCC5FC528AD2}" type="slidenum">
+              <a:rPr kumimoji="0" lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Delivery"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>22</a:t>
+            </a:fld>
+            <a:endParaRPr kumimoji="0" lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Delivery"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1019783185"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag22.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject11.bin"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag24.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject12.bin"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag26.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject13.bin"/></Relationships>
 </file>
 
@@ -1948,51 +2462,63 @@
 <file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag40.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject20.bin"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject3.bin"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag42.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject21.bin"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag45.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag44.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject22.bin"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag47.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag46.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject23.bin"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject24.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag48.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag8.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject4.bin"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag10.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject5.bin"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject6.bin"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject7.bin"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag16.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject8.bin"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag18.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject9.bin"/></Relationships>
 </file>
@@ -9731,51 +10257,51 @@
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="675">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{EF1E878A-7698-674F-96D4-2B2D7EDFD57E}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>12/4/2023</a:t>
+              <a:t>10/30/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Footer Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F26F7D1-4BED-E541-A32A-A65D3B03B0B5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="4767263"/>
             <a:ext cx="3086100" cy="273844"/>
@@ -9867,552 +10393,1266 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8135368" y="260266"/>
             <a:ext cx="379982" cy="307708"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3110984097"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
-  <p:cSld name="Title Only">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="1_Content: title and text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:graphicFrame>
-[...1 lines deleted...]
-          <p:cNvPr id="5" name="Object 4" hidden="1">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF4012EA-3D92-4BD0-83E0-72ADDE4E0398}"/>
-[...217 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEB85214-380C-4B2E-A8C8-63CFCBF2229E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC9F4958-514A-4601-B68D-C79842B99920}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...8 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="1800" b="1">
-[...4 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>TITLE</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="9" name="Slide Number Placeholder 4">
+              <a:t>Double headline with one or two lines, Delivery Bold, 18 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAD8BAC4-BFF0-4FD2-9491-F0920064EAD4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C27EF1F-9ACF-48EE-A949-EAF146453979}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1">
-            <a:spLocks/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>DHL | Presentation title | Location | xx Month 20xx</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4438F358-6501-48B8-80CA-E7836E5B9882}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C2245BC1-4D7B-4ED3-8F01-840FA35126C6}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Content Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AB14529-BCAE-43FA-A029-C343F83E0454}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="14" hasCustomPrompt="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6959385" y="4767263"/>
-            <a:ext cx="2057400" cy="273844"/>
+            <a:off x="324001" y="1150938"/>
+            <a:ext cx="8495999" cy="3528000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="68580" tIns="34290" rIns="68580" bIns="34290" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:defPPr>
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr>
+              <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="355600" indent="-177800" algn="l" defTabSz="711200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...11 lines deleted...]
-              </a:defRPr>
+            <a:lvl2pPr>
+              <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="533400" indent="-177800" algn="l" defTabSz="711200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...11 lines deleted...]
-              </a:defRPr>
+            <a:lvl3pPr>
+              <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="711200" indent="-177800" algn="l" defTabSz="711200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...11 lines deleted...]
-              </a:defRPr>
+            <a:lvl4pPr>
+              <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="889000" indent="-177800" algn="l" defTabSz="711200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...11 lines deleted...]
-              </a:defRPr>
+            <a:lvl5pPr>
+              <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="1066800" indent="-177800" algn="l" defTabSz="711200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1200"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="1244600" indent="-177800" algn="l" defTabSz="711200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1200"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="1422400" indent="-177800" algn="l" defTabSz="711200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...18 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{A9AC4555-58D1-4050-8D48-83DA2D042DE3}" type="slidenum">
-[...25 lines deleted...]
-            <a:ext cx="474514" cy="69916"/>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Body text in Delivery, 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Bullet text, Delivery, 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Bullet text, Delivery, 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Bullet text, Delivery, 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Action title, Delivery Regular, 15 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="5"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Paragraph Headline, Delivery Bold, 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="6"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200"/>
+              <a:t>Bullet number, Delivery, 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D5CED03-C33D-4356-A21D-74205078B24D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1729213"/>
+            <a:ext cx="4572000" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          <a:bodyPr vert="horz" wrap="none" lIns="27000" tIns="27000" rIns="27000" bIns="27000" rtlCol="0">
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...10 lines deleted...]
-              <a:t>overall_0_132322496431301234 columns_1_132322496431301234 </a:t>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800"/>
+              <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="471594905"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="852871773"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...14 lines deleted...]
-  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="2_Content: title and text">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC9F4958-514A-4601-B68D-C79842B99920}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Double headline with one or two lines, Delivery Bold, 18 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Footer Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C27EF1F-9ACF-48EE-A949-EAF146453979}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>DHL | Presentation title | Location | xx Month 20xx</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4438F358-6501-48B8-80CA-E7836E5B9882}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C2245BC1-4D7B-4ED3-8F01-840FA35126C6}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Content Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AB14529-BCAE-43FA-A029-C343F83E0454}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="14" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="324001" y="1150938"/>
+            <a:ext cx="8495999" cy="3528000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Body text in Delivery, 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Bullet text, Delivery, 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Bullet text, Delivery, 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Bullet text, Delivery, 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Action title, Delivery Regular, 15 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="5"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Paragraph Headline, Delivery Bold, 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="6"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200"/>
+              <a:t>Bullet number, Delivery, 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D5CED03-C33D-4356-A21D-74205078B24D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1729213"/>
+            <a:ext cx="4572000" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3304984503"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="3_Content: title and text">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC9F4958-514A-4601-B68D-C79842B99920}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Double headline with one or two lines, Delivery Bold, 18 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Footer Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C27EF1F-9ACF-48EE-A949-EAF146453979}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>DHL | Presentation title | Location | xx Month 20xx</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4438F358-6501-48B8-80CA-E7836E5B9882}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C2245BC1-4D7B-4ED3-8F01-840FA35126C6}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Content Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AB14529-BCAE-43FA-A029-C343F83E0454}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="14" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="324001" y="1150938"/>
+            <a:ext cx="8495999" cy="3528000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Body text in Delivery, 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Bullet text, Delivery, 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Bullet text, Delivery, 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Bullet text, Delivery, 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Action title, Delivery Regular, 15 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="5"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Paragraph Headline, Delivery Bold, 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="6"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200"/>
+              <a:t>Bullet number, Delivery, 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D5CED03-C33D-4356-A21D-74205078B24D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1729213"/>
+            <a:ext cx="4572000" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1921193828"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="4_Content: title and text">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC9F4958-514A-4601-B68D-C79842B99920}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Double headline with one or two lines, Delivery Bold, 18 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Footer Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C27EF1F-9ACF-48EE-A949-EAF146453979}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>DHL | Presentation title | Location | xx Month 20xx</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4438F358-6501-48B8-80CA-E7836E5B9882}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C2245BC1-4D7B-4ED3-8F01-840FA35126C6}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Content Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AB14529-BCAE-43FA-A029-C343F83E0454}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="14" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="324001" y="1150938"/>
+            <a:ext cx="8495999" cy="3528000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Body text in Delivery, 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Bullet text, Delivery, 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Bullet text, Delivery, 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Bullet text, Delivery, 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Action title, Delivery Regular, 15 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="5"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Paragraph Headline, Delivery Bold, 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="6"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200"/>
+              <a:t>Bullet number, Delivery, 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" err="1"/>
+              <a:t>pt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D5CED03-C33D-4356-A21D-74205078B24D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="1729213"/>
+            <a:ext cx="4572000" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="484353142"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
   <p:cSld name="Title: full page gradient">
     <p:bg>
       <p:bgPr>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="87000">
               <a:schemeClr val="accent3"/>
             </a:gs>
             <a:gs pos="0">
               <a:schemeClr val="accent3">
                 <a:alpha val="30000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -14592,167 +15832,167 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="414000" y="4621860"/>
             <a:ext cx="1275656" cy="190197"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="312366180"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="33" name="Objekt 32" hidden="1"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:custDataLst>
-              <p:tags r:id="rId26"/>
+              <p:tags r:id="rId29"/>
             </p:custDataLst>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2407579730"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1587" y="1588"/>
           <a:ext cx="1587" cy="1587"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
-                <p:oleObj name="think-cell Folie" r:id="rId28" imgW="360" imgH="360" progId="TCLayout.ActiveDocument.1">
+                <p:oleObj name="think-cell Folie" r:id="rId31" imgW="360" imgH="360" progId="TCLayout.ActiveDocument.1">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
-                <p:oleObj name="think-cell Folie" r:id="rId28" imgW="360" imgH="360" progId="TCLayout.ActiveDocument.1">
+                <p:oleObj name="think-cell Folie" r:id="rId31" imgW="360" imgH="360" progId="TCLayout.ActiveDocument.1">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="33" name="Objekt 32" hidden="1"/>
                       <p:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </p:cNvPicPr>
                       <p:nvPr/>
                     </p:nvPicPr>
                     <p:blipFill>
-                      <a:blip r:embed="rId29">
+                      <a:blip r:embed="rId32">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </p:blipFill>
                     <p:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="1587" y="1588"/>
                         <a:ext cx="1587" cy="1587"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </p:spPr>
                   </p:pic>
                 </p:oleObj>
               </mc:Fallback>
             </mc:AlternateContent>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rechteck 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44A681B7-2FDA-4F48-9800-CF23F428CB0F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
-              <p:tags r:id="rId27"/>
+              <p:tags r:id="rId30"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="158750" cy="158750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg2"/>
           </a:solidFill>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:noFill/>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" anchor="t" anchorCtr="0" compatLnSpc="1">
@@ -15548,50 +16788,53 @@
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483656" r:id="rId2"/>
     <p:sldLayoutId id="2147483657" r:id="rId3"/>
     <p:sldLayoutId id="2147483676" r:id="rId4"/>
     <p:sldLayoutId id="2147483678" r:id="rId5"/>
     <p:sldLayoutId id="2147483691" r:id="rId6"/>
     <p:sldLayoutId id="2147483658" r:id="rId7"/>
     <p:sldLayoutId id="2147483659" r:id="rId8"/>
     <p:sldLayoutId id="2147483650" r:id="rId9"/>
     <p:sldLayoutId id="2147483654" r:id="rId10"/>
     <p:sldLayoutId id="2147483686" r:id="rId11"/>
     <p:sldLayoutId id="2147483687" r:id="rId12"/>
     <p:sldLayoutId id="2147483693" r:id="rId13"/>
     <p:sldLayoutId id="2147483698" r:id="rId14"/>
     <p:sldLayoutId id="2147483695" r:id="rId15"/>
     <p:sldLayoutId id="2147483696" r:id="rId16"/>
     <p:sldLayoutId id="2147483668" r:id="rId17"/>
     <p:sldLayoutId id="2147483667" r:id="rId18"/>
     <p:sldLayoutId id="2147483692" r:id="rId19"/>
     <p:sldLayoutId id="2147483674" r:id="rId20"/>
     <p:sldLayoutId id="2147483675" r:id="rId21"/>
     <p:sldLayoutId id="2147483690" r:id="rId22"/>
     <p:sldLayoutId id="2147483699" r:id="rId23"/>
     <p:sldLayoutId id="2147483700" r:id="rId24"/>
+    <p:sldLayoutId id="2147483701" r:id="rId25"/>
+    <p:sldLayoutId id="2147483702" r:id="rId26"/>
+    <p:sldLayoutId id="2147483703" r:id="rId27"/>
   </p:sldLayoutIdLst>
   <p:hf sldNum="0" hdr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="1800" kern="1200" cap="none" baseline="0">
           <a:solidFill>
             <a:srgbClr val="D40511"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
           <a:sym typeface="Delivery" panose="020F0503020204020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -15852,143 +17095,155 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.svg"/></Relationships>
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/></Relationships>
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Harleyoceanops@dhl.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Harleyops@dhl.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edgth-dsc-external-llpth-harley@dhl.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Cssharleyops@dhl.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Harleyairops@dhl.com" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -16004,59 +17259,59 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>DHL Supply Chain Transport Order Portal (TOP) </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="414000" y="0"/>
-            <a:ext cx="346249" cy="206719"/>
+            <a:ext cx="625091" cy="206719"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>PUBLIC</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="414000" y="3171700"/>
             <a:ext cx="8316000" cy="487838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -16371,50 +17626,406 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="3" name="Titel 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="185455" y="368616"/>
+            <a:ext cx="4933800" cy="493950"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Enhancements (cont.)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{639489DB-4CD0-4BAD-A2A5-816B29B79143}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6276760" y="3459917"/>
+            <a:ext cx="273103" cy="138499"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{C2245BC1-4D7B-4ED3-8F01-840FA35126C6}" type="slidenum">
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Delivery"/>
+              </a:rPr>
+              <a:pPr defTabSz="685783">
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="900">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="109" name="TextBox 108">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9613966F-38D2-5F88-9274-54F5AEB08E4E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9159498" y="4549758"/>
+            <a:ext cx="0" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="500"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="1200" err="1">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCFDB785-A84B-BC9B-65D2-D49CAA8392CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="185455" y="942272"/>
+            <a:ext cx="4933800" cy="493950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1050" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="D40511"/>
+                </a:solidFill>
+                <a:latin typeface="Delivery"/>
+              </a:rPr>
+              <a:t>Multiple PO Number Search</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1050" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="D40511"/>
+              </a:solidFill>
+              <a:latin typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Titel 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74A015AE-D6BD-30EB-3F78-8F8974E5C777}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="185455" y="1073049"/>
+            <a:ext cx="5507979" cy="1165506"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Delivery"/>
+              </a:rPr>
+              <a:t>-Suppliers now have the ability to search for multiple PO‘s, comma separated without a space</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="900" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Delivery"/>
+              </a:rPr>
+              <a:t>-Suppliers are able to enter up to 250 PO‘s in that search</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1050" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="D40511"/>
+              </a:solidFill>
+              <a:latin typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2EF034E-0557-9BDF-E62F-8CBD7A1E1F66}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="276032" y="1954140"/>
+            <a:ext cx="7837112" cy="3087306"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="60459176"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Getting Started and Navigation – </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" b="1">
               <a:solidFill>
                 <a:srgbClr val="00B050"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -17115,51 +18726,51 @@
                 </a:solidFill>
               </a:rPr>
               <a:t>The “Purchase Orders” screen will be the initial screen suppliers see once logging in.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="800">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="683959019"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Content Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B53EAC9-FEAC-D9C8-AF1A-A2A7C7026C26}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -17355,51 +18966,51 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3127181" y="2792457"/>
             <a:ext cx="2252584" cy="1234717"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1673867915"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E72B625C-AC68-93B4-F9A0-738DDA82C9CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -17991,51 +19602,558 @@
               <a:rPr lang="en-US" sz="800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Delivery" panose="020F0503020204020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>This section allows the user to select whether the order is hazardous or not</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="800"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2852957268"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Titel 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="185455" y="368616"/>
+            <a:ext cx="4933800" cy="493950"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Enhancements (cont.)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{639489DB-4CD0-4BAD-A2A5-816B29B79143}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6276760" y="3459917"/>
+            <a:ext cx="273103" cy="138499"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{C2245BC1-4D7B-4ED3-8F01-840FA35126C6}" type="slidenum">
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Delivery"/>
+              </a:rPr>
+              <a:pPr defTabSz="685783">
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="900">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="109" name="TextBox 108">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9613966F-38D2-5F88-9274-54F5AEB08E4E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9159498" y="4549758"/>
+            <a:ext cx="0" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="500"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="1200" err="1">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4560530A-72C0-543D-2394-1A1896E996CB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="185455" y="942272"/>
+            <a:ext cx="4933800" cy="493950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1050" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="D40511"/>
+                </a:solidFill>
+                <a:latin typeface="Delivery"/>
+              </a:rPr>
+              <a:t>Release All Toggle</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1050" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="D40511"/>
+              </a:solidFill>
+              <a:latin typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Titel 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02FAC70C-B6BF-E1E1-38FD-765CED0A5436}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="185455" y="1255333"/>
+            <a:ext cx="5507979" cy="1165506"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Delivery"/>
+              </a:rPr>
+              <a:t>-Once you select your PO(s) to release, you now have the option to automatically populate the full available quantity(s) in your order details instead of manually typing in for each line</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="900" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Delivery"/>
+              </a:rPr>
+              <a:t>-Once toggled, the total available quantity will populate, as well as the default freight class of 50 in the line details</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1050" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="D40511"/>
+              </a:solidFill>
+              <a:latin typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2050" name="Picture 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CEA6B9C-579F-7E32-C1CA-F7803BF1A561}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="77131" y="2420839"/>
+            <a:ext cx="3804631" cy="2307431"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2051" name="Picture 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3F85D15-E273-1E23-A9F3-DCCF0F853367}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4452992" y="2420839"/>
+            <a:ext cx="4514004" cy="2245449"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Arrow: Right 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D44E8CF-38A4-D809-4A75-6240EE10FAC4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4054186" y="3587871"/>
+            <a:ext cx="312938" cy="213064"/>
+          </a:xfrm>
+          <a:prstGeom prst="rightArrow">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00B050"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="54000" tIns="27000" rIns="54000" bIns="27000" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr defTabSz="685800">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="900" dirty="0" err="1">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4069141502"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -18635,51 +20753,51 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="900"/>
               <a:t>This feature allows you to enter another line within the PO release. If you have pallets with different dimensions to add, select this feature</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3257270019"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEBB04A9-240B-E8DE-F6D6-5C40536FF6B3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -19048,51 +21166,51 @@
             <a:endParaRPr kumimoji="0" lang="es-MX" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" err="1">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="222313868"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -19356,51 +21474,51 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="535540" y="1593314"/>
             <a:ext cx="7681216" cy="1019355"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1022968388"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49078074-A8AF-BD25-E36E-4F584477D88C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -19933,51 +22051,51 @@
             <a:endParaRPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1593161580"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C5EBD1B-0E20-CCB1-DC7C-51E531F64F21}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -20490,1406 +22608,50 @@
             <a:off x="736640" y="2827002"/>
             <a:ext cx="192405" cy="235142"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
       </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1140033270"/>
-      </p:ext>
-[...1354 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3395544189"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -22147,53 +22909,53 @@
             <a:lvl8pPr marL="1800225" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1013" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="2057400" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1013" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{EF1E878A-7698-674F-96D4-2B2D7EDFD57E}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>12/4/2023</a:t>
+              <a:t>10/30/2025</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3562247F-1415-8E3A-9ACC-AF5DAB252823}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="en-US"/>
@@ -22269,51 +23031,51 @@
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="1800225" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1013" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="2057400" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1013" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Footer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C42D6C7F-46AA-E479-104D-6D5E6F81F33E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -22395,51 +23157,51 @@
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="2057400" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1013" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{40EA4A60-BC4D-0E4C-A932-7B10634E155C}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BF535DF-9AFB-47CA-EE75-E9DE5DD14176}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="1"/>
             <a:ext cx="9144000" cy="11906"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -23551,469 +24313,383 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EED9714E-76CA-EE50-3AEB-7BEBA60C6C2B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FDC66AC-842D-7423-3AC7-3C004A0FECBD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2089507" y="890318"/>
-            <a:ext cx="3918306" cy="1275924"/>
+            <a:off x="-23117" y="1385667"/>
+            <a:ext cx="8689368" cy="1242007"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Order Review - Detail</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="35" name="Footer Placeholder 2"/>
+              <a:t>Purchase Orders- Sorting of Lists</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2088826" y="4644000"/>
             <a:ext cx="6281461" cy="156194"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Confidential and Proprietary of DHL Supply Chain- DHL Supply Chain Transport Order Portal (TOP) User Guide | Harley Davidson Supplier  </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="19" name="Line Callout 1 18"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Picture 16"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId4">
+                    <a14:imgEffect>
+                      <a14:brightnessContrast contrast="-40000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3270258" y="1408489"/>
+            <a:ext cx="968693" cy="153212"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6215513" y="1003532"/>
+            <a:ext cx="2609580" cy="2900794"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="133350" indent="-133350">
+              <a:spcAft>
+                <a:spcPts val="450"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050"/>
+              <a:t>Users are able to change the default sorting on Purchase Orders and Order List screens</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="296466" lvl="1" indent="-122635">
+              <a:spcAft>
+                <a:spcPts val="450"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050" b="1"/>
+              <a:t>Purchase Orders </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050"/>
+              <a:t>- sort by </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050" b="1"/>
+              <a:t>Delivery Date ascending (oldest first)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="296466" lvl="1" indent="-122635">
+              <a:spcAft>
+                <a:spcPts val="450"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050" b="1"/>
+              <a:t>Order Listing </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050"/>
+              <a:t>- sort by </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050" b="1"/>
+              <a:t>Pickup Date descending (newest first)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="450"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1050"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="133350" indent="-133350">
+              <a:spcAft>
+                <a:spcPts val="450"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050"/>
+              <a:t>Nice to have – user can change sorting by clicking on column headers</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="296466" lvl="1" indent="-122635">
+              <a:spcAft>
+                <a:spcPts val="450"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050"/>
+              <a:t>Clicking on a column header sorts the list by that column ascending</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="296466" lvl="1" indent="-122635">
+              <a:spcAft>
+                <a:spcPts val="450"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1050"/>
+              <a:t>Clicking again on the same column header toggles the type sorting - ascending vs. descending</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1050"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19" name="Picture 18"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3180867" y="1409457"/>
+            <a:ext cx="121444" cy="157163"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Rounded Rectangle 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6634843" y="947459"/>
-[...8 lines deleted...]
-            </a:avLst>
+            <a:off x="3176930" y="1412618"/>
+            <a:ext cx="131856" cy="161925"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...4 lines deleted...]
-            <a:round/>
+          <a:ln w="28575">
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:bodyPr vert="horz" wrap="square" lIns="72000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="t" anchorCtr="0" compatLnSpc="1">
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent4"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent4"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="27000" tIns="27000" rIns="27000" bIns="27000" numCol="1" rtlCol="0" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="995363" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="ctr" defTabSz="746522" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
-              <a:buClrTx/>
-[...3 lines deleted...]
-              <a:tabLst/>
             </a:pPr>
-            <a:r>
-[...52 lines deleted...]
-              <a:effectLst/>
+            <a:endParaRPr lang="en-US" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...229 lines deleted...]
-          <p:cNvPr id="17" name="Rectangle 16">
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3B4F614-7EF5-4FF0-889E-6F8F03993411}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF642B76-7491-425E-9C9B-245A214FDBDE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="76840" y="1"/>
             <a:ext cx="1214079" cy="199402"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:noFill/>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
           <a:effectLst/>
@@ -24032,450 +24708,2477 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:endParaRPr kumimoji="0" lang="es-MX" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" err="1">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...368 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="864384667"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1124148590"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBE5C41D-38FC-5E29-0135-991CA34A73ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="-247" t="-1894" r="124" b="2273"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3688423" y="975878"/>
+            <a:ext cx="5202581" cy="1682750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Order Review - Detail</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Footer Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2088826" y="4644000"/>
+            <a:ext cx="6281461" cy="156194"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Confidential and Proprietary of DHL Supply Chain- DHL Supply Chain Transport Order Portal (TOP) User Guide | Harley Davidson Supplier  </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Line Callout 1 28"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="414000" y="3703201"/>
+            <a:ext cx="2100786" cy="184705"/>
+          </a:xfrm>
+          <a:prstGeom prst="borderCallout1">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50634"/>
+              <a:gd name="adj2" fmla="val 100363"/>
+              <a:gd name="adj3" fmla="val 44314"/>
+              <a:gd name="adj4" fmla="val 159601"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="72000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="995363" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1"/>
+              <a:t>Order Detail</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="995363" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="900" b="1">
+              <a:solidFill>
+                <a:schemeClr val="accent4"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Right Bracket 33"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipH="1">
+            <a:off x="3773295" y="2870807"/>
+            <a:ext cx="73996" cy="1521554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rightBracket">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19" name="Picture 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{917C7ACB-DB9F-4A37-8245-A06FD1B0ACDA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="23601" t="14337" r="21772" b="62082"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4088275" y="417231"/>
+            <a:ext cx="431870" cy="406550"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="20" name="Picture 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95E8A814-4EC9-440D-97F5-ABADDD1C47FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="22447" t="58977" r="22925" b="15391"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6044712" y="389327"/>
+            <a:ext cx="431870" cy="441896"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="21" name="Picture 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B9C934E-60C0-479A-8B8A-61043259E0E5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4"/>
+          <a:srcRect l="20615" t="23418" r="28297" b="26099"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7740235" y="431881"/>
+            <a:ext cx="399020" cy="399106"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25598D7B-0379-4786-88DD-E2C030CFEE98}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7424508" y="146629"/>
+            <a:ext cx="1130388" cy="291870"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="700"/>
+              <a:t>Confirmed Status: Orders have been shipped. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="TextBox 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E7855BD-17D4-44B8-8D6E-C8539F24102B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3473894" y="-2064"/>
+            <a:ext cx="1700080" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="800"/>
+              <a:t>Created Status: Orders have been inputted into the TOP Portal. These orders can still be updated.  </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="TextBox 35">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97135521-96A9-4784-B61B-496D7C276B0C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5589615" y="56712"/>
+            <a:ext cx="1434015" cy="415498"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="700"/>
+              <a:t>Planned Status: Orders have been planned in OTM. Orders cannot be updated. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="6" name="Straight Arrow Connector 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48F49490-9676-406D-9AB3-2ED46C6E9A5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:endCxn id="2" idx="2"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipH="1" flipV="1">
+            <a:off x="4572000" y="806450"/>
+            <a:ext cx="1848572" cy="707869"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="37" name="Straight Arrow Connector 36">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{192C80B2-46FA-4579-9338-4D72C0129FA2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:endCxn id="20" idx="2"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipH="1" flipV="1">
+            <a:off x="6260647" y="831223"/>
+            <a:ext cx="1063947" cy="683096"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="38" name="Straight Arrow Connector 37">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55FBE17F-1442-484A-8469-AB879DFEA86B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:endCxn id="21" idx="2"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipH="1" flipV="1">
+            <a:off x="7939745" y="830987"/>
+            <a:ext cx="675005" cy="747427"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="Rounded Rectangular Callout 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94B873AB-E919-4EF3-A569-D2E9C3D44AE0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="785036" y="1635426"/>
+            <a:ext cx="2078182" cy="634697"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRoundRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 102890"/>
+              <a:gd name="adj2" fmla="val 45279"/>
+              <a:gd name="adj3" fmla="val 16667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="72000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="995363" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="TextBox 40">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFA2EAED-CAAF-4E83-BCAA-CFE2D9CD31E9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="726074" y="977412"/>
+            <a:ext cx="2137144" cy="577081"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="995363" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050" b="1"/>
+              <a:t>Shipment Detail: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050"/>
+              <a:t>Once shipment is planned, the Shipment ID and Carrier will populate here.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="43" name="TextBox 42">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0C342B7-5D30-4A28-A918-7C8A77C9A07B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="228786" y="2319895"/>
+            <a:ext cx="3339066" cy="861774"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="995363" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000"/>
+              <a:t>Once orders are planned and confirmed by carriers through DHL Transportation Management Systems, the Carrier SCAC and Shipment ID # (SID#)  will populate under the shipment</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="995363" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1000" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="44" name="Rectangle 43">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F10FAED-19BE-4095-A12C-D2B838E127A5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="76840" y="1"/>
+            <a:ext cx="1214079" cy="199402"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="72000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="995363" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="es-MX" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" err="1">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B803DE72-8BA7-21A9-6B6B-942D310AC3B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1092592" y="1658206"/>
+            <a:ext cx="1404350" cy="607033"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03128469-EE7B-D86E-C506-546977EE32BD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3842535" y="2850524"/>
+            <a:ext cx="4708131" cy="598295"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{788CD8DF-0AAF-6F47-2CB7-6BD6BF9A5B67}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3842535" y="3449102"/>
+            <a:ext cx="4708132" cy="544138"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Picture 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67C2D4B4-180B-99E3-F491-E0534B7A2D0B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3842535" y="3959930"/>
+            <a:ext cx="4708132" cy="415050"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3395544189"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Titel 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="185455" y="368616"/>
+            <a:ext cx="4933800" cy="493950"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Enhancements (cont.)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{639489DB-4CD0-4BAD-A2A5-816B29B79143}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6276760" y="3459917"/>
+            <a:ext cx="273103" cy="138499"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{C2245BC1-4D7B-4ED3-8F01-840FA35126C6}" type="slidenum">
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Delivery"/>
+              </a:rPr>
+              <a:pPr defTabSz="685783">
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>22</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="900">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="109" name="TextBox 108">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9613966F-38D2-5F88-9274-54F5AEB08E4E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9159498" y="4549758"/>
+            <a:ext cx="0" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="500"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="1200" err="1">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEEF9944-4407-5360-6032-8C2E4F29E633}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="185455" y="875155"/>
+            <a:ext cx="4933800" cy="493950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1050" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="D40511"/>
+                </a:solidFill>
+                <a:latin typeface="Delivery"/>
+              </a:rPr>
+              <a:t>BOL Download </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1050" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="D40511"/>
+              </a:solidFill>
+              <a:latin typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Titel 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44ADFBD7-FAAA-BC6F-024B-A29F1D2836F0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="185454" y="1369105"/>
+            <a:ext cx="6392899" cy="1165506"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Delivery"/>
+              </a:rPr>
+              <a:t>-Once your shipment is planned, and carrier has been assigned, you will have the ability to generate a copy of the BOL to hand to the driver</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="900" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Delivery"/>
+              </a:rPr>
+              <a:t>-Please note, this is only for Domestic US LTL and Truckload shipments. For international air and ocean, you will continue to utilize the HBLs &amp; AWBs provided by the forwarder as you do today. If you attempt to download the document for an air or ocean shipment, it will be a blank documents</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="900" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Delivery"/>
+              </a:rPr>
+              <a:t>-To download the BOL, you have 2 options. Note: the status of the shipment must be Confirmed (green icon)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="900" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1050" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="D40511"/>
+              </a:solidFill>
+              <a:latin typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3075" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F3BE3A5-DC08-20F5-789D-73259A1C6294}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="185455" y="2571750"/>
+            <a:ext cx="5993404" cy="866063"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3077" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70724DE8-7308-FABB-E8CB-64C4FF48BD27}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="185455" y="3619372"/>
+            <a:ext cx="5993404" cy="1358867"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{814C9466-E28C-3398-D85A-325E691CC2CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5769938" y="2819111"/>
+            <a:ext cx="3050063" cy="507831"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="857250" lvl="2" indent="-171450" defTabSz="685800">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="romanLcPeriod"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>In your Order Listing Screen, you can find your TOP number and select the BOL download doc</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59D658DF-66AE-DB40-0F1A-7C145CC21D86}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5856496" y="4001809"/>
+            <a:ext cx="3050063" cy="507831"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="685800" lvl="2" defTabSz="685800">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ii.   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>In the actual order details there is a button at the top that states ‘Download BOL’</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="453800344"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EED9714E-76CA-EE50-3AEB-7BEBA60C6C2B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2089507" y="890318"/>
+            <a:ext cx="3918306" cy="1275924"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Order Review - Detail</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Footer Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2088826" y="4644000"/>
+            <a:ext cx="6281461" cy="156194"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Confidential and Proprietary of DHL Supply Chain- DHL Supply Chain Transport Order Portal (TOP) User Guide | Harley Davidson Supplier  </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Line Callout 1 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6634843" y="947459"/>
+            <a:ext cx="2182243" cy="554770"/>
+          </a:xfrm>
+          <a:prstGeom prst="borderCallout1">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 52069"/>
+              <a:gd name="adj2" fmla="val -3"/>
+              <a:gd name="adj3" fmla="val 30156"/>
+              <a:gd name="adj4" fmla="val -29015"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="72000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="995363" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>3)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800"/>
+              <a:t> To finalize changes, click “Save”. You’ll be redirected to the Order Summary screen and receive a confirmation at the bottom of the screen:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="995363" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="900"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="995363" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="995363" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="900"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="995363" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="995363" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="900"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="995363" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Line Callout 1 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="414001" y="1268462"/>
+            <a:ext cx="1302060" cy="643093"/>
+          </a:xfrm>
+          <a:prstGeom prst="borderCallout1">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50634"/>
+              <a:gd name="adj2" fmla="val 100363"/>
+              <a:gd name="adj3" fmla="val 14956"/>
+              <a:gd name="adj4" fmla="val 293252"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="72000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="995363" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>1)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800"/>
+              <a:t> Orders can only be edited when in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="1"/>
+              <a:t>Created</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800"/>
+              <a:t> status and no Shipment or Carrier Assignment</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="4" name="Straight Connector 3"/>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:stCxn id="21" idx="0"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1716061" y="1590009"/>
+            <a:ext cx="667910" cy="119764"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+      </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6788972" y="1544574"/>
+            <a:ext cx="1941028" cy="425664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rectangle 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3B4F614-7EF5-4FF0-889E-6F8F03993411}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="76840" y="1"/>
+            <a:ext cx="1214079" cy="199402"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="72000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="995363" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="es-MX" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" err="1">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Line Callout 1 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BF30A18-711E-4C52-8335-9FC90123B67D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="266899" y="2543549"/>
+            <a:ext cx="2182242" cy="1753246"/>
+          </a:xfrm>
+          <a:prstGeom prst="borderCallout1">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 42659"/>
+              <a:gd name="adj2" fmla="val 146710"/>
+              <a:gd name="adj3" fmla="val 44772"/>
+              <a:gd name="adj4" fmla="val 99999"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="72000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" defTabSz="995363" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>2) Order Detail Modification</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="600">
+              <a:solidFill>
+                <a:schemeClr val="accent4"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" marR="0" indent="-171450" defTabSz="995363" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="700" b="1"/>
+              <a:t>The following can be edited:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450" defTabSz="995363" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="500"/>
+              <a:t>Purchase Order</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450" defTabSz="995363" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="500"/>
+              <a:t>Expected Pick up Date</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450" defTabSz="995363" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="500"/>
+              <a:t>Pallet Count</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450" defTabSz="995363" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="500"/>
+              <a:t>Length</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450" defTabSz="995363" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="500"/>
+              <a:t>Width</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450" defTabSz="995363" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="500"/>
+              <a:t>Height</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450" defTabSz="995363" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="500"/>
+              <a:t>Stackable</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450" defTabSz="995363" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="500"/>
+              <a:t>Weight</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450" defTabSz="995363" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="500" err="1"/>
+              <a:t>TempControl</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="500"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450" defTabSz="995363" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="500"/>
+              <a:t>Hazardous</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450" defTabSz="995363" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="500"/>
+              <a:t>Special Instructions</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450" defTabSz="995363" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="500"/>
+              <a:t>Container #</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450" defTabSz="995363" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="500"/>
+              <a:t>Max Temp</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450" defTabSz="995363" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="500"/>
+              <a:t>Min Temp</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450" defTabSz="995363" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="500"/>
+              <a:t>Protect From Freeze</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7454B4C-038C-59FE-BB22-5845D86CDFB7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3482940" y="2299259"/>
+            <a:ext cx="4887930" cy="1996206"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="864384667"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="413999" y="1105199"/>
             <a:ext cx="6434475" cy="1350000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Troubleshooting and tips</a:t>
             </a:r>
           </a:p>
@@ -24494,51 +27197,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Confidential and Proprietary of DHL Supply Chain- DHL Supply Chain Transport Order Portal (TOP) User Guide | Harley Davidson Supplier  </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1521521900"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -25077,51 +27780,51 @@
             <a:endParaRPr kumimoji="0" lang="es-MX" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" err="1">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2369046902"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82B2FB94-6D3E-001C-2C1A-B24FC4002846}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -25382,51 +28085,51 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t> (All modes) </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2167968652"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82B2FB94-6D3E-001C-2C1A-B24FC4002846}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -25534,51 +28237,51 @@
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1624723004"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -25633,1656 +28336,1002 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Arrow: Right 2">
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Supplier Requirements</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:srgbClr val="00B0F0"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Footer Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Confidential and Proprietary of DHL Supply Chain- DHL Supply Chain Transport Order Portal (TOP) User Guide | Harley Davidson Supplier  </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5FCEE95-5042-5B9B-D58A-4FFD91299E4E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{595C1FB6-0B8F-4841-85CA-6B825C0CB4F2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-          <a:prstGeom prst="rightArrow">
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="76840" y="1"/>
+            <a:ext cx="1214079" cy="199402"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="accent5">
-[...1 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="bg1"/>
           </a:solidFill>
-          <a:ln w="38100"/>
-[...18 lines deleted...]
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="72000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
+            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="995363" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="900"/>
+                <a:spcPct val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
             </a:pPr>
-            <a:r>
-[...8 lines deleted...]
-          <p:cNvPr id="9" name="Star: 5 Points 8">
+            <a:endParaRPr kumimoji="0" lang="es-MX" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" err="1">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE5FE4DD-6822-B090-A7C7-528A406F6494}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D7C7F10-9653-64A9-19AA-80B469D8EA0B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
-          <p:nvPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1565675" y="1225199"/>
-[...58 lines deleted...]
-            <a:spAutoFit/>
+            <a:off x="414338" y="1200912"/>
+            <a:ext cx="8223694" cy="3180588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...486 lines deleted...]
-      </p:cxnSp>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:ea typeface="Delivery"/>
+              <a:cs typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>•   Suppliers are to send/add ASN’s.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:ea typeface="Delivery"/>
+              <a:cs typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Supplier responsible for accurate ASN data attributes.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:ea typeface="Delivery"/>
+              <a:cs typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>•   Responsible for performing export clearance. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:ea typeface="Delivery"/>
+              <a:cs typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>•   The suppliers are responsible for developing, preparing, and paying for the necessary packaging.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:ea typeface="Delivery"/>
+              <a:cs typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>•   Suppliers to submit Ready to ship (RTS) notification via TOP portal.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:ea typeface="Delivery"/>
+              <a:cs typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4294201056"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2982835251"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Supplier Requirements</a:t>
-[...11 lines deleted...]
-          <p:cNvPr id="3" name="Footer Placeholder 2"/>
+              <a:t>The Transport order portal (TOP)-</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-US"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Step by Step PORTAL NAVIGATION</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Confidential and Proprietary of DHL Supply Chain- DHL Supply Chain Transport Order Portal (TOP) User Guide | Harley Davidson Supplier  </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...158 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2982835251"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4194862012"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Title 2"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E00CB22-D582-B32E-C495-27C53C9B7C60}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>The Transport order portal (TOP)-</a:t>
-[...16 lines deleted...]
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+              <a:t>When to use TOP</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Footer Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{394CD037-FA26-F6FB-1D8B-091D4B79359D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Confidential and Proprietary of DHL Supply Chain- DHL Supply Chain Transport Order Portal (TOP) User Guide | Harley Davidson Supplier  </a:t>
-            </a:r>
+              <a:t>Confidential and Proprietary of DHL Supply Chain- DHL Supply Chain Transport Order Portal (TOP) User Guide | Harley Davidson Supplier  </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B03C6DE-CA5D-3AE6-4B29-73B758511AC0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>TOP will only be utilized for releasing PO's where H-D is responsible for the freight cost</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>UPS (small parcel) shipments will be released in TOP.  If the TMS determines that small parcel is the appropriate mode, the routing instructions back from DHL will indicate that it should ship parcel. At that point, the shipment will be closed in DHL's system and it is up to the supplier to execute the parcel shipment using their current parcel carrier. We will not have integration to track and trace with parcel movements</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>The TMS will not assign transportation for the movement of goods from your location to the port (depending on incoterm)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>When supplier is paying for air freight, they can either:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="400050" lvl="1" indent="-228600">
+              <a:buAutoNum type="arabicParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Release the order in TOP, and H-D can pay for it and debit the supplier back with prior approval or</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="400050" lvl="1" indent="-228600">
+              <a:buAutoNum type="arabicParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Supplier can tender shipment to their own carrier outside of DHL</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="220345" indent="-228600"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="220345" indent="-228600"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4194862012"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4062977236"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="414000" y="199403"/>
+            <a:ext cx="8316000" cy="615553"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>When to use TOP</a:t>
-[...12 lines deleted...]
-          </p:cNvPr>
+              <a:t>Access to TOP</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7079039" y="960028"/>
+            <a:ext cx="1847482" cy="1479519"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4014281" y="4644000"/>
+            <a:ext cx="4356006" cy="156194"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Confidential and Proprietary of DHL Supply Chain- DHL Supply Chain Transport Order Portal (TOP) User Guide | Harley Davidson Supplier  </a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="4" name="Text Placeholder 3">
+              <a:t>Confidential and Proprietary of DHL Supply Chain- DHL Supply Chain Transport Order Portal (TOP) User Guide | Harley Davidson Supplier  </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="50180" name="Picture 4" descr="Google Chrome - Wikipedia"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5147916" y="961716"/>
+            <a:ext cx="646988" cy="646988"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="50182" name="Picture 6" descr="Download Microsoft Edge Web Browser | Microsoft"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5840226" y="934754"/>
+            <a:ext cx="931806" cy="784545"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5144555" y="1772183"/>
+            <a:ext cx="1646852" cy="527757"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent4"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent4"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="72000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" b="1"/>
+              <a:t>Internet Browser Requirements :</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="800"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="800"/>
+              <a:t>•Google Chrome “Preferred Browser”</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="800"/>
+              <a:t>•Microsoft Edge</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="50183" name="Picture 7" descr="image001"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="2357" t="263" r="38729" b="1267"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5149654" y="2911449"/>
+            <a:ext cx="3781171" cy="1392852"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B03C6DE-CA5D-3AE6-4B29-73B758511AC0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{583FBB8F-9C62-4A5A-91AE-8E7D8D898170}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...9 lines deleted...]
-            <a:noAutofit/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="76840" y="1"/>
+            <a:ext cx="1214079" cy="199402"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="72000" tIns="36000" rIns="36000" bIns="36000" numCol="1" rtlCol="0" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="995363" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="es-MX" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" err="1">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47E07F14-C700-4901-991C-F0E1B9763CAA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="411161" y="1093909"/>
+            <a:ext cx="4540505" cy="3287591"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BD56621-74C7-0625-A156-465FD5D86801}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5143500" y="2474176"/>
+            <a:ext cx="2341756" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
             <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="500"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...54 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+              <a:rPr lang="en-US" sz="1200"/>
+              <a:t>Alternate access link direct to portal - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>https://dsctop.dhl.com/</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" err="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4062977236"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1401506289"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...455 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E00CB22-D582-B32E-C495-27C53C9B7C60}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Flow of Events in TOP</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -27452,51 +29501,51 @@
               <a:spcAft>
                 <a:spcPts val="500"/>
               </a:spcAft>
               <a:buAutoNum type="arabicParenR"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200"/>
               <a:t>After physical dispatch of those goods, supplier is to submit their ASN. The ASN information is interfaced to DHL's system via EDI. The ASN process will not change</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="81187478"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D74DEC04-59A7-351C-CEE2-E65CC328B587}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -27984,50 +30033,431 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="800">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>(refer to next page for instructions) </a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="845503394"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Titel 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="185455" y="368616"/>
+            <a:ext cx="4933800" cy="493950"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Enhancements</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{639489DB-4CD0-4BAD-A2A5-816B29B79143}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6276760" y="3459917"/>
+            <a:ext cx="273103" cy="138499"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{C2245BC1-4D7B-4ED3-8F01-840FA35126C6}" type="slidenum">
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Delivery"/>
+              </a:rPr>
+              <a:pPr defTabSz="685783">
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="900">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="109" name="TextBox 108">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9613966F-38D2-5F88-9274-54F5AEB08E4E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9159498" y="4549758"/>
+            <a:ext cx="0" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="500"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="1200" err="1">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{763D4FCA-B9E4-1B09-DE01-9277368D5BD9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="185455" y="942272"/>
+            <a:ext cx="4933800" cy="493950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1050" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="D40511"/>
+                </a:solidFill>
+                <a:latin typeface="Delivery"/>
+              </a:rPr>
+              <a:t>Part Number Search</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1050" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="D40511"/>
+              </a:solidFill>
+              <a:latin typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE2A70E7-3A39-FCD6-5C66-6FE0409058C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="223053" y="2629792"/>
+            <a:ext cx="8494862" cy="1539581"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Titel 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8F93D5D-40B4-031C-7A49-E7B2733A5F4D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="185455" y="1305962"/>
+            <a:ext cx="6432848" cy="1165506"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Delivery"/>
+              </a:rPr>
+              <a:t>-Suppliers now have the ability to search for their PO‘s by part number</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="900" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Delivery"/>
+              </a:rPr>
+              <a:t>-You can search for multiple part numbers at the same time, separated by comma (with no spaces)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="900" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Delivery"/>
+              </a:rPr>
+              <a:t> -Please limit your part number search to 5-10 part numbers, as we‘ve seen query results be slow for  parts that are dozens and sometimes hundreds of order lines</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="685783">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1050" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="D40511"/>
+              </a:solidFill>
+              <a:latin typeface="Delivery"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1762054405"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/tags/tag1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLUNDODONOTDELETE" val="0"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tGb1vl7K1wC7q77OxwbhQlw"/>
 </p:tagLst>
@@ -28242,56 +30672,50 @@
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thuHdkHR2Z_YBhXQq9x.WBg"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tkFGczGxogCcn0eHaLnLprg"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tIRL4cI2eODgKWvOJmCx66Q"/>
-</p:tagLst>
-[...4 lines deleted...]
-  <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="tke.waUVpvHbMBz4Exfgg0Q"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="twlRKuiSfNPvKeScojqEfsg"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="THINKCELLSHAPEDONOTDELETE" val="thinkcellActiveDocDoNotDelete"/>
 </p:tagLst>
@@ -29280,50 +31704,64 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="ee1c3b47-3674-499a-b9b0-0f891116bb1c">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A66357DE9554B14F91BD8503FB205FED" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="78f187236cc5a19294f387971361ee59">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="85abd33b-05e1-4c2b-816b-b8b9c5903ffb" xmlns:ns3="ee1c3b47-3674-499a-b9b0-0f891116bb1c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f2a3ee66188cd1323d30c1bcc4daa909" ns2:_="" ns3:_="">
     <xsd:import namespace="85abd33b-05e1-4c2b-816b-b8b9c5903ffb"/>
     <xsd:import namespace="ee1c3b47-3674-499a-b9b0-0f891116bb1c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -29494,185 +31932,197 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1196077A-FE35-43D8-823E-7B8B45A108FF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="85abd33b-05e1-4c2b-816b-b8b9c5903ffb"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ee1c3b47-3674-499a-b9b0-0f891116bb1c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05F2AE1D-46AA-44F4-BF29-B3091A52AB78}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="85abd33b-05e1-4c2b-816b-b8b9c5903ffb"/>
     <ds:schemaRef ds:uri="ee1c3b47-3674-499a-b9b0-0f891116bb1c"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C34A0CE-7C15-4C1C-ABCA-EE55AA670393}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>DHL_PPT_16x9</Template>
+  <TotalTime></TotalTime>
+  <Words>2522</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
-  <Slides>25</Slides>
-  <Notes>4</Notes>
+  <Paragraphs>240</Paragraphs>
+  <Slides>28</Slides>
+  <Notes>7</Notes>
   <HiddenSlides>0</HiddenSlides>
+  <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="8" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Embedded OLE Servers</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>25</vt:i4>
+        <vt:i4>28</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="26" baseType="lpstr">
+    <vt:vector size="35" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Delivery</vt:lpstr>
       <vt:lpstr>DHL_PPT_16x9</vt:lpstr>
+      <vt:lpstr>think-cell Folie</vt:lpstr>
       <vt:lpstr>DHL Supply Chain Transport Order Portal (TOP) </vt:lpstr>
       <vt:lpstr>Project Apollo and TOP</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Supplier Requirements</vt:lpstr>
       <vt:lpstr>The Transport order portal (TOP)-  Step by Step PORTAL NAVIGATION</vt:lpstr>
       <vt:lpstr>When to use TOP</vt:lpstr>
       <vt:lpstr>Access to TOP</vt:lpstr>
       <vt:lpstr>Flow of Events in TOP</vt:lpstr>
       <vt:lpstr>Order Review - Search</vt:lpstr>
+      <vt:lpstr>Enhancements</vt:lpstr>
+      <vt:lpstr>Enhancements (cont.)</vt:lpstr>
       <vt:lpstr>Getting Started and Navigation – </vt:lpstr>
       <vt:lpstr>Order Review - Search</vt:lpstr>
       <vt:lpstr>Release Order – Pickup and Delivery </vt:lpstr>
+      <vt:lpstr>Enhancements (cont.)</vt:lpstr>
       <vt:lpstr>Order Modification- Ship Units</vt:lpstr>
       <vt:lpstr>Order Modification- General Information  / References and Remarks</vt:lpstr>
       <vt:lpstr>References and Remarks- Special Instructions: </vt:lpstr>
       <vt:lpstr>Release</vt:lpstr>
       <vt:lpstr>Order Listing Status Symbols</vt:lpstr>
       <vt:lpstr>Purchase Orders- Sorting of Lists</vt:lpstr>
       <vt:lpstr>Order Review - Detail</vt:lpstr>
+      <vt:lpstr>Enhancements (cont.)</vt:lpstr>
       <vt:lpstr>Order Review - Detail</vt:lpstr>
       <vt:lpstr>Troubleshooting and tips</vt:lpstr>
       <vt:lpstr>Troubleshooting and Tips- TOP Portal</vt:lpstr>
       <vt:lpstr>DHL Email Contact</vt:lpstr>
       <vt:lpstr>DHL Responsibilities </vt:lpstr>
       <vt:lpstr>Thank you</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DHL</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Please note: Important instructions for information classification</dc:title>
   <dc:creator>JB Lingle (DHL Supply Chain)</dc:creator>
   <cp:keywords>16 to 9</cp:keywords>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Aufzeichnungsdatum">
     <vt:lpwstr>July 2017</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Dokumentnummer">
     <vt:lpwstr>3.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Office">
     <vt:lpwstr>2007/2010</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Job No">
     <vt:lpwstr>62557</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
     <vt:lpwstr>0x010100A66357DE9554B14F91BD8503FB205FED</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_736915f3-2f02-4945-8997-f2963298db46_Enabled">
     <vt:lpwstr>true</vt:lpwstr>